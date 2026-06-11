--- v0 (2026-04-13)
+++ v1 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="493">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,380 +114,600 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_n_04_2026_vereador_romario_alves.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa informações detalhadas acerca da reforma do Hospital Materno Infantil, especificando: a previsão orçamentária total da obra; os valores já investidos; eventuais pendências técnicas, administrativas ou financeiras; bem como a data prevista para a reinauguração da unidade hospitalar, que, na atual gestão, já se aproxima do décimo quinto ano sem a devida conclusão.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Natalia Silva Medeiros da Costa (Natália Duda)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_n_05_2026_vereadora_natalia.pdf</t>
   </si>
   <si>
     <t>adote as providências necessárias para a implantação da Casa da Mulher Maranhense no município de Bacabal.</t>
   </si>
   <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>José Alberto Veloso Sobrinho (Alberto Sobrinho)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_n_06_2026_vereador_alberto_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO ILUSTRÍSSIMO DEPUTADO ESTADUAL DAVI BRANDÃO, QUE , ENVIE AO GOVERNO DO ESTADO O PEDIDO PARA QUE SE ENVIE PARA BACABAL UMA UNIDADE MÓVEL DE COLETA DE SANGUE PARA O HEMOMAR.</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Alex Abreu Almeida (Alex Abreu)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_07_2026_vereador_alex.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO AO EXCELENTÍSSIMO SENHOR PREFEITO JOSE ROBERTO COSTA, QUE SOLICITE AO SR. SECRETÁRIO DE OBRAS DESTE MUNICÍPIO, A CAPINA E LIMPEZA DAS RUAS DO RESIDENCIAL GREEN PACK E MELHORIA NA INFRAESTRUTURA.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>João Garcêz Filho (Prof. Maninho)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_08_2026_vereador_joao_garcez_filho.pdf</t>
+  </si>
+  <si>
+    <t>Indicação à Secretária Municipal de Educação de Bacabal, Rosilda Alves dos Santos, para que envie a esta Casa de Leis esclarecimentos acerca do rateio dos precatórios do FUNDEF, especialmente no que se refere ao andamento do processo, previsão de pagamento e demais informações pertinentes de interesse dos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_09_2026_vereador_romario_alves.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a adoção de providências imediatas quanto à melhoria no atendimento das crianças atípicas de_x000D_
+Bacabal no Shopping da Criança deste município.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Francisco José de Lima Cândido (Cândido Madureira)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao__10_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se, especificamente, informações sobre eventual exoneração ou suspensão, bem como o período da penalidade, o tempo de atuação_x000D_
+do referido profissional no município e demais esclarecimentos pertinentes ao caso.</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Manoel Serafim Reis (Serafim Reis)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REFORMA DA ASSOCIAÇÃO DE MORADORES DO QUILOMBO SÃO SEBASTIÃO DOS PRETOS, visando proporcionar melhores condições de uso e funcionamento do referido espaço comunitário.</t>
+  </si>
+  <si>
     <t>26</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Maria Ivonete Paiva Barros (Ivonete Paiva)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_decreto_legislativo_n_01_2026_vereadora_maria_ivonete_barros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA BACABALENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Elizabeth Matias de Sousa Barros (Elizabeth da Colônia)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_decreto_legislativo_n_02_2026_vereadora_elizabeth.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA BACABALENSE A SENHORA CAMILA RAMOS AMORIM DOS REIS , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_n_03_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Título de Cidadania Bacabalense ao 1º Sargento BM Luís Carlos Lisboa Silva, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/100/projeto_de_decreto_legislativo_19_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA BACABALENSE AO SENHOR RAFAEL SILVA DE ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_n_1698_2025_vereador_manoel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NOS VEÍCULOS DE TRANSPORTE ESCOLAR DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>Francisca Patricia Pereira Teles (Patricia Teles)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/126/pl1699.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ''ADOTE O VERDE'' NO MUNICÍPIO DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_1702_2026_autoria_vereador_joao_garcez_filho.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE GARANTIA DE ASSISTÊNCIA FUNERÁRIA GRATUITA ÁS FAMÍLIAS DE BAIXA RENDA NO ÂMBITO DO MUNICÍPIO DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>PL</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_n_1705_2025_vereador_romario_alves.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS UNIDADES DE SAÚDE DIVULGAREM, MENSALMENTE, A LISTA DE MEDICAMENTOS DISPONÍVEIS E EM FALTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>José Alberto Veloso Sobrinho (Alberto Sobrinho)</t>
-[...4 lines deleted...]
-  <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTALAR O BANCO DE LEITE MATERNO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>Francisco José de Lima Cândido (Cândido Madureira)</t>
-[...1 lines deleted...]
-  <si>
     <t>DECLARA A ESCOLA BÍBLICA DOMINICAL COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA “MEIA- CONSULTA” MEDIANTE CELEBRAÇÃO DE CONVÊNIO COM CLÍNICAS E PROFISSIONAIS DA REDE PRIVADA DE SAÚDE, DESTINADO AO ATENDIMENTO DE PACIENTES HIPOSSUFICIENTES DO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE CÓDIGO QR (QUICK RESPONSE) EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS, PARA FINS DE TRANSPARÊNCIA E FISCALIZAÇÃO ELETRÔNICA, NO ÂMBITO DO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>Francisca Patricia Pereira Teles (Patricia Teles)</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE REFERÊNCIA PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE MATRÍCULA E/OU TRANSFERÊNCIA DE ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) PARA ESCOLA MUNICIPAL MAIS PRÓXIMA DE SUA RESIDÊNCIA OU DO LOCAL DE TRABALHO DE SEUS RESPONSÁVEIS, NO ÂMBITO DO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>Manoel Serafim Reis (Serafim Reis)</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE BACABAL, COM O OBJETIVO DE PROTEGER ALUNOS, PROFESSORES, SERVIDORES E O PATRIMÔNIO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>INSTITUI O BANCO MUNICIPAL DE OPORTUNIDADES PARA MULHERES NO MUNICÍPIO DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE SAÚDE DA MULHER NO ÂMBITO DO MUNICÍPIO DE BACABAL, VOLTADA À PREVENÇÃO, DIAGNÓSTICO PRECOCE E CONSCIENTIZAÇÃO SOBRE DOENÇAS QUE AFETAM A SAÚDE FEMININA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>RECONHECE O CÍRCULO DE ORAÇÃO COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>Roberto Costa</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/65/projeto_de_lei_1725_2026_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da pulverização aérea de agrotóxicos no território do Município de Bacabal, estabelece penalidades administrativas e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>1726</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/67/projeto_de_lei_n_1726_2026_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Educação Ambiental do Município de Bacabal, Estado do Maranhão, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>Raimundo Cleudo Braga Feitosa (Feitosa)</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA DO PORTÃO PARA RUA MANOEL GOMES  SANTOS, LOCALIZADA NO BAIRRO ALMIRO PAIVA, NO MUNICÍPIO DE_x000D_
 BACABAL, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>INSTITUI O DIPLOMA DE HONRA AO MÉRITO NO ÂMBITO DA CÂMARA MUNICIPAL DE BACABAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/94/projeto_de_lei_n_1729_2026_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Promove adequação orçamentária no âmbito do Município de Bacabal e autoriza a abertura de crédito adicional especial ao orçamento anual de 2026, no valor de R$ 725.152,24 (setecentos e vinte e cinco mil, cento e cinquenta e dois reais e vinte e quatro centavos), destinado à execução da Política_x000D_
+Nacional Aldir Blanc de Fomento à Cultura.</t>
+  </si>
+  <si>
     <t>78</t>
   </si>
   <si>
     <t>1730</t>
-  </si>
-[...1 lines deleted...]
-    <t>João Garcêz Filho (Prof. Maninho)</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE RECICLAGEM E COLETA SELETIVA, ESTABELECE PONTOS DE COLETA, CAMPANHAS EDUCATIVAS, INCENTIVOS A CATADORES E DÁ OUTRASPROVIDÊNCIAS NO MUNICÍPIO DE BACABAL.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA PRAÇA CATULO DA PAIXÃO CEARENSE, LOCALIZADA NO ENTORNO DAS RUAS DR. PAULO RAMOS E GONÇALVES DIAS,_x000D_
 NO CENTRO DE BACABAL/MA, PASSANDO A SE CHAMAR PRAÇA EDIVALDO LACERDA DE ANDRADE (BAVEPEL), COM A DEVIDA ATUALIZAÇÃO EM TODOS OS REGISTROS OFICIAIS, MAPAS E PUBLICAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA PRAÇA DA COHAB I, PERTENCENTE AO COMPLEXO ESPORTIVO GOVERNADOR JOSÉ REINALDO CARNEIRO TAVARES,_x000D_
+NO MUNICÍPIO DE BACABAL, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/101/projeto_de_lei_n_1734_2026__comissoes_de_legislacao_e_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Nova Educação Bacabalense, no âmbito do Município de Bacabal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/102/projeto_de_lei_n_1735_2026_vereadora_natalia.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA UNIDADE DE ENSINO FUNDAMENTAL UEF ALICE MENDES PARA COLÉGIO MILITAR MUNICIPAL TIRADENTES LII –_x000D_
+UEF ALICE MENDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/116/projeto_de_lei_n1736_2026_altera_para_colegio_militar_02_de_julho__lxxii_-_uef_nohemia_almeida.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA UNIDADE DE ENSINO FUNDAMENTAL (UEF) NOHEMIA ALMEIDA PARA COLÉGIO MILITAR DO CORPO DE BOMBEIROS 02 DE JULHO – UNIDADE LXXII, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>Institui o Programa &amp;quot;IPTU Solidário do Mearim&amp;quot; no âmbito do Município de Bacabal-MA, concedendo isenção e desconto no IPTU para imóveis residenciais atingidos por alagamentos recorrentes do rio Mearim, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>Institui o &amp;quot;Selo Empresa Amiga da Pessoa com Transtorno do Espectro Autista - TEA&amp;quot; no âmbito do Município de Bacabal e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>1739</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE INCORPORAÇÃO DO MEDICAMENTO MOUNJARO (TIRZEPATIDA) NA REDE PÚBLICA MUNICIPAL DE SAÚDE PARA TRATAMENTO DO DIABETES MELLITUS TIPO 2 E OBESIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>1741</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL ''VISÃO PARA TODOS'', DESTINADO À PROMOÇÃO DA SAÚDE OCULAR, REALIZAÇÃO DE CONSULTAS OFTALMOLÓGICAS E FORNECIMENTO GRATUITO DE ÓCULOS DE GRAU PARA ESTUDANTES DA REDE PÚBLICA MUNICIPAL E IDOSOS EM SITUAÇÃO DE_x000D_
+VULNERABILIDADE SOCIAL NO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>1742</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IDENTIFICAÇÃO E A GARANTIA DO ATENDIMENTO PRIORITÁRIO ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), MEDIANTE UTILIZAÇÃO DO SÍMBOLO MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO NOS ÓRGÃOS PÚBLICOS E ESTABELECIMENTOS DE ATENDIMENTO AO PÚBLICO NO ÂMBITO DO MUNICÍPIO DE BACABAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gustavo Fernandes Carvalho (Batata do Frigorífico)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/17/requerimento_n_01_2026_vereador_gustavo_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação do serviço regular de coleta de lixo no bairro Santa Elisa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/18/requerimento_n_02_2026_vereador_gustavo_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de capeamento asfáltico no bairro Parque Santa Clara, especialmente nas Ruas dos Gansos, dos Curiós, das Andorinhas, das Codornas e das Juritis, que atualmente se encontram em condições precárias de trafegabilidade.</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_n_03_2026_vereador_gustavo_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de iluminação pública na BR-316, no trecho que liga o bairro Cohab III a entrada do Residencial Ecoville.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/23/requerimento_n_04_2026_vereador_romario_alves.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e revitalização do Estádio Antônio Ferreira da Silva “MERECÃO”, localizado na Rua Teixeira de Freitas, neste Município.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/20/requerimento_n_05_2026_vereador_raimundo_cleudo_feitosa.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente a recuperação asfáltica, com implantação de meio-fio e sarjetas, de todas as ruas do Bairro Parque Manoel Lacerda, neste município.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/21/requerimento_n_06_2026_vereador_raimundo_cleudo_feitosa.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente a imediata destinação de equipe de limpeza urbana para a realização de capina, limpeza das vias públicas, desobstrução de sarjetas e meios-fios, bem como a remoção de mato, entulhos e resíduos diversos, no Bairro Parque Manoel Lacerda, neste município.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/29/requerimento_n_07_2026_vereador_romario_alves.pdf</t>
   </si>
   <si>
     <t>Atualização e manutenção das informações referentes às obras públicas e serviços de engenharia no Portal da Transparência do Município de Bacabal–MA.</t>
   </si>
   <si>
-    <t>11</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_n_08_2026_vereador_joao_garcez_filho.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma escola pública municipal no Povoado Santo Antônio dos Vieiras, zona rural deste município.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo Henrique de Albuquerque Farias (Paulo Brandão)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/15/requerimento_n_09_2026_vereador_paulo_henrique_farias.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e ampliação da UEF Raimundo Nonato Leal, localizada no Povoado Bela Vista, zona rural do município, bem como a construção de uma quadra de futebol nas dependências da referida unidade escolar.</t>
   </si>
   <si>
     <t>16</t>
-  </si>
-[...1 lines deleted...]
-    <t>10</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/16/requerimento_n_10_2026_vereador_paulo_henrique_farias.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra poliesportiva no povoado Centro do Cirilo, zona rural do município.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_n_11_2026_vereador_candido_de_madureira.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente a realização de serviços de recuperação asfáltica, com implantação de sarjetas e meios-fios, na Rua João Vieira, no trecho que interliga a BR à Vila Pedro Brito.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Fernando Siqueira de Sousa (Fernando da Luziana)</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_n_12_2026_vereador_fernando_siqueira.pdf</t>
   </si>
@@ -721,99 +941,619 @@
   <si>
     <t>solicitando que determine ao setor competente a contratação para ampliação do quadro de profissionais da saúde, especialmente fonoaudiólogos(as), psiquiatras, psicólogos(as) e terapeutas ocupacionais, para atuarem nas unidades de saúde do município, com atenção prioritária ao CAPS e CAPSi de Bacabal.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/71/requerimento_n_38_026_vereador_manoel_serafim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A EXECUÇÃO DE SERVIÇOS DE PIÇARRAMENTO E POSTERIOR PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA A BR-316 AO POVOADO PEDRA DO RUMO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_n_39_2026_vereador_manoel_serafim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A EXECUÇÃO DE SERVIÇOS DE PIÇARRAMENTO EM TODAS AS RUAS DO BAIRRO PARQUE RUI BARBOSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento__40_2026_vereador_manoel_serafim_reis.pdf</t>
+  </si>
+  <si>
     <t>SOLICITANDO A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA A BR-316 AO POVOADO SÃO SEBASTIÃO DOS PRETOS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_n_41_2026_vereador_manoel_serafim_reis.pdf</t>
+  </si>
+  <si>
     <t>SOLICITANDO OS SERVIÇOS DE PICARRAMENTO, COM POSTERIOR ASFALTAMENTO, DA RUA DO ARAME, NO BAIRRO VILA PEDRO BRITO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento__42_2026_vereador_manoel_serafim_reis.pdf</t>
+  </si>
+  <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA AO AR LIVRE NO POVOADO SÃO SEBASTIÃO, UTILIZANDO O ESPAÇO EM FRENTE À ESCOLA LOCAL.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/76/requerimento_n_43_2026_vereador_paulo_brandao_.pdf</t>
+  </si>
+  <si>
     <t>solicitando que a Secretaria Municipal de Saúde disponibilize um aparelho celular para cada ambulância que esteja a serviço na zona rural, como exemplo dos povoados Bela Vista e Seco das Mulatas, com o objetivo de facilitar o acionamento das unidades de emergência independentemente do motorista que esteja de plantão.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/77/requerimento_n_44_2026_vereador_paulo_brandao.pdf</t>
+  </si>
+  <si>
     <t>solicitando que a Secretaria Municipal de Saúde disponibilize a instalação de sistemas de internet via satélite (Starlink ou similar de alta performance) nas duas ambulâncias da Baixada e nas demais que atendem a zona rural do município, de modo que os socorristas se mantenham conectados durante todo o percurso, considerando que outras emergências poderão surgir.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/79/requerimento_45_2026_vereador_gustavo_batata.pdf</t>
+  </si>
+  <si>
     <t>solicitando a realização de serviços de melhoria na estrada de acesso ao povoado Mata de Ana.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_n_46_2026_vereador_gustavo_batata.pdf</t>
+  </si>
+  <si>
     <t>solicitando a realização a realização de melhorias na base da caixa d’água localizada no povoado Vila Nova.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_n_47_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
     <t>Solicito a realização de limpeza geral, reforma, implantação de iluminação adequada e a disponibilização de vigia para a quadra esportiva da Vila Frei Solano, no município de Bacabal.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/83/requerimento_n_48_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
     <t>Solicito a realização de limpeza geral na área frontal da Escola Francisco Vieira Lins, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_n_49_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO, EM CARÁTER URGENTÍSSIMO, QUE DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE RECUPERAÇÃO DA RUA 28_x000D_
+DE JULHO, NO TRECHO COMPREENDIDO ENTRE A RUA OSVALDO CRUZ E A RUA ANTÔNIO LOBO, NO CENTRO, VISANDO RESTABELECER AS CONDIÇÕES ADEQUADAS DE TRAFEGABILIDADE NA REFERIDA VIA.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/87/requerimento_n_50_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA DOS BUEIROS E CAPINA EM TODAS AS VIAS DO BAIRRO VILA FREI SOLANO, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_n_51_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E CAPINA NAS SEGUINTES VIAS DO BAIRRO NOVO BACABAL: RUA SÃO FRANCISCO, RUA SANTA CATARINA, RUA DA PALMEIRA, RUA SANTO ANTÔNIO E RUA MADUREIRA, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_n_52_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E OPERAÇÃO TAPA-BURACOS EM TODAS AS VIAS DO RESIDENCIAL JOSÉ LISBOA, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_n_53_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E CAPINA EM TODAS AS VIAS DO RESIDENCIAL BELA VISTA, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/91/requerimento_n_54_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA, CAPINA E OPERAÇÃO TAPA-BURACOS EM TODAS AS VIAS DO BAIRRO VILA COELHO DIAS, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_n_55_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E CAPINA EM TODAS AS VIAS DO PARQUE MANOEL_x000D_
+ LACERDA, NO MUNICÍPIO DE BACABAL.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/93/requerimento_n_56_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO, JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, A DISPONIBILIZAÇÃO DE UM VEÍCULO PARA REALIZAR O TRANSPORTE DE PACIENTES QUE NECESSITAM DE ATENDIMENTO NO CENTRO DE REABILITAÇÃO, GARANTINDO O DESLOCAMENTO DE IDA E RETORNO ÀS SUAS RESIDÊNCIAS,_x000D_
+ESPECIALMENTE PARA AQUELES QUE NÃO POSSUEM CONDIÇÕES FINANCEIRAS DE ARCAR COM TRANSPORTE PRÓPRIO.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_n_57_2026_vereador_joao_garcez.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a implantação de um programa de auxílio financeiro temporário, na modalidade “aluguel social”, destinado às famílias desabrigadas em decorrência das enchentes no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/103/requerimento_58_2026_vereador_fernando_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a realização de serviços de melhoria e recuperação da estrada que, passando pelo bairro Trizidela,_x000D_
+dá acesso aos povoados Prainha e Bom Jesus, neste município.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/104/requerimento_59_2026_vereador_fernando_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente o planejamento para que, tão logo se encerre o período chuvoso, a Prefeitura construa uma praça pública no povoado Limeira.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_60_2026_vereador_fernando_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente o planejamento para que, tão logo se encerre o período chuvoso, a Prefeitura construa uma praça pública no povoado Luziana.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_61_2026_vereador_fernando_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a melhoria e recuperação da estrada vicinal que dá acesso ao povoado Limeira, neste município.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/108/requerimento_62_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a implantação de dois redutores de velocidade (quebra-molas/lombadas) na Rua Travessa Gomes Vidal, localizada no bairro da Esperança.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Reginaldo Castro de Araújo (Reginaldo do Posto)</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/111/requerimento_63_2026_vereador_reginaldo_castro.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a imediata reforma da quadra de esportes do Distrito de Brejinho, neste município.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/112/reqeurimento_64_2026_vereador_reginaldo_castro.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a imediata Reforma e Revitalização da Praça Pública do Distrito de Brejinho, neste Município.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/113/requerimento_65_2026_vereador_reginaldo_castro.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a imediata reforma e reconstrução do Estádio Dr. Lisboa, o Lisboão, no Distrito de Brejinho, neste Município.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_66_2026_vereador_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER do poder público municipal que através do departamento municipal de trânsito, DMT, sinalize horizontal e verticalmente e recoloque o sinal de trânsito no cruzamento das ruas Magalhães de Almeida com a Rua Da Forquilha.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/117/requerimento_67_2026_vereadora_ivonete.pdf</t>
+  </si>
+  <si>
+    <t>solicitando providências no sentido de promover a renovação da estrutura das bancas e tendas utilizadas pelos vendedores de frutas, legumes e verduras que atualmente trabalham na calçada do Mercado Público Municipal da Vila São João.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/118/requerimento_n_68_2026_vereador_paulo_brandao.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine à Secretaria Municipal de Obras e Urbanismo a realização de um mutirão de limpeza em todas as ruas do Povoado Bela Vista.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/119/requerimento_n_69_2026_autor_paulo_brandao.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine à Secretaria Municipal de Obras e Urbanismo a realização de um mutirão de limpeza no cemitério do Povoado Bela Vista.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/120/requerimento_n_70_2026_vereadora_patricia_teles.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização imediata de serviços de recuperação nos trechos críticos da estrada vicinal que dá acesso ao Povoado Pau D’Arco, visando_x000D_
+garantir melhores condições de trafegabilidade e segurança para os moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/123/requerimento_n_71_2026_vereador_patricia_teles.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização imediata de serviços de recuperação nos trechos críticos da estrada vicinal que dá acesso ao Povoado Lagoa Perto, visando_x000D_
+garantir melhores condições de trafegabilidade e segurança para os moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/121/requerimento_72_2026_vereadora_patricia_teles.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização imediata de serviços de recuperação nos trechos críticos da estrada vicinal que dá acesso ao Povoado Capoeira, visando garantir melhores condições de trafegabilidade e segurança para os moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/122/requerimento_n_73_2026_vereadora_patricia_teles.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização imediata de serviços de recuperação nos trechos críticos da estrada vicinal que dá acesso ao Povoado Mata D’Ana, visando garantir melhores condições de trafegabilidade e segurança para os moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/124/requerimento_n_74_2026_vereador_gustavo_carvalho__batata.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização da reforma e recuperação da Ponte do Codozinho, localizada no povoado Mata de Ana.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_m_75_2026_vereador_gustavo_carvalho_batata.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a limpeza das vias públicas, a realização de serviços de recapeamento asfáltico e melhorias na iluminação pública do Bairro Chapadinha.</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_n_77_2026_vereadora_maria_ivonete.pdf</t>
+  </si>
+  <si>
+    <t>solicitando providências no sentido de melhorias na estrada que dá acesso aos povoados Pregos e Cajapió, na região do Alto Fogoso.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/131/requerimento_no_78_2026_vereadora_maria_ivonete.pdf</t>
+  </si>
+  <si>
+    <t>solicitando providências no sentido da construção de uma praça pública no espaço conhecido como “Praça do Bolo”, no bairro Santos Dumont, tendo em vista a ausência de área pública adequada para lazer, convivência e prática de atividades recreativas na comunidade.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/132/requerimento_n_79_2026_vereadora_elizabeth.pdf</t>
+  </si>
+  <si>
+    <t>solicitando-lhe providências junto ao setor competente para a execução urgente dos serviços de limpeza de lixo, roçagem, capina, do campo da Sede da Telma, localizado na rua 0 bairro da Areia.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/133/requerimento_n_80_2026_vereador_joao_garcez_.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a elaboração e implantação de um calendário permanente de manutenção das estradas vicinais do município de Bacabal.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/127/requerimento_n_81_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando, em caráter de urgência, a realização de mutirão de limpeza na área da “Praça da Juventude”, no bairro da Areia, em razão do mato alto estar causando insegurança à população.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/134/requerimento_n_82_2026_vereadora_gustavo_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de melhorias na estrada vicinal que liga o Povoado Palmeiral ao Povoado Fava Seca, com a execução de serviços paliativos e_x000D_
+empiçarramento em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/135/requerimento_n_83_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando, em caráter de urgência, que determine ao setor competente a elaboração e execução de um novo sistema de abastecimento de água para o Bairro da Esperança, incluindo a implantação de rede de encanação adequada e estrutura capaz de atender, de forma eficiente, toda a demanda da comunidade.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/136/requerimento_n_84_2026_vereador_manoel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA AO AR LIVRE NO POVOADO BOM PRINCÍPIO.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/137/requerimento_n_85_2026_vereador_manoel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A INCLUSÃO DO POVOADO BOM PRINCÍPIO NO SERVIÇO DE COLETA DE LIXO, PELO MENOS DUAS VEZES POR SEMANA.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/138/requerimento_n_86_2026_vereador_manoel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A IMPLANTAÇÃO DA ILUMINAÇÃO DO CAMPO DE FUTEBOL E A CONSTRUÇÃO DE VESTIÁRIO NO CAMPO DO POVOADO BOM PRINCÍPIO.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/139/requerimento_n_87_2026_vereador_manoel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A REFORMA DA ASSOCIAÇÃO DE MORADORES DO QUILOMBO SÃO SEBASTIÃO DOS PRETOS.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/140/requerimento_n_88_2026_vereador_gustavo_batata.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de limpeza geral em todas as ruas do bairro Cidade Bela, incluindo a retirada de entulhos, capina, roçagem e demais serviços_x000D_
+necessários à manutenção e conservação dos espaços públicos.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/141/requerimento_n_89_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando, em caráter urgentíssimo, que determine ao setor competente a realização de serviços de pavimentação asfáltica, construção de sarjetas e meios-fios na Rua Mariano Couto, em toda a sua extensão, importante via que liga o Centro ao Bairro Madre Rosa.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/142/requerimento_n_90_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a construção de um novo sistema de abastecimento de água para o Parque Bacabal e bairros adjacentes, visando garantir o fornecimento regular e adequado de água à população da região.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/159/requerimento_n_91_2026_vereador_serafim.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED NO TRECHO DA BR- 316, QUE COMPREENDE O RESIDENCIAL ECOVILLE ATÉ A ENTRADA DA RUA PRINCIPAL DO BAIRRO PARQUE RUI BARBOSA.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/149/requerimento_n_92_2026_vereadora_patricia_teles.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços completos de infraestrutura urbana nas Ruas Projetadas 1, 2 e 3, localizadas no Bairro Novo Horizonte, nas proximidades da Vila Pedro Brito e do Projeto Social Beata Madre Rosa, incluindo pavimentação, drenagem, sarjetas e meio-fio.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_n_93_2026_vereador_romario.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a criação e implantação de um Centro Municipal de Proteção e Bem-Estar Animal, destinado ao acolhimento, tratamento, castração, vacinação, recuperação e promoção da adoção responsável de cães e gatos em situação de abandono no município de Bacabal, bem como a_x000D_
+oferta de assistência veterinária básica para animais pertencentes a famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/152/requerimento_n_94_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de limpeza geral, e capina em todas as vias do bairro Novo Bacabal, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/153/requerimento_n_95_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de limpeza geral e capina em todas as vias do bairro Parque Manoel Lacerda, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/154/requerimento_n_96_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de limpeza geral, e capina em todas as vias do bairro Vila Frei Solano, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/155/requerimento_n_97_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de limpeza geral e capina em todas as vias do Residencial Bela Vista, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_n_98_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização e serviços de limpeza capina em todas as vias do Residencial Terra do Sol, no município de Bacabal.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_99_2026_vereador_jairo_lira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando esclarecimentos acerca da ausência de repasse ao Instituto Nacional do Seguro Social (INSS) dos valores descontados mensalmente dos salários dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_100_2026_vereador_romario.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que, durante a realização das festividades juninas promovidas pelo Município na Avenida João Alberto, seja garantida a inclusão dos vendedores ambulantes no interior ou em áreas estratégicas do circuito do evento, evitando que sejam posicionados em locais afastados do_x000D_
+fluxo principal de pessoas, como ocorreu durante a Festa das Mães realizada no Centro Cultural.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_101_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine à Secretaria Municipal competente a realização de serviços de recuperação da estrada vicinal que dá acesso ao povoado Centro da Damiana, neste município.</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_102_2026_vereador_candido.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que determine ao setor competente a execução dos serviços de recuperação asfáltica, construção e recuperação de sarjetas, meio-fio e sistema de drenagem da Rua Florêncio Monteiro, em toda a sua extensão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1117,68 +1857,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_n_01_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_n_02_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_n_03_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_n_04_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_n_05_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_decreto_legislativo_n_01_2026_vereadora_maria_ivonete_barros.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_decreto_legislativo_n_02_2026_vereadora_elizabeth.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_n_1705_2025_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/65/projeto_de_lei_1725_2026_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/17/requerimento_n_01_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/18/requerimento_n_02_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_n_03_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/23/requerimento_n_04_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/20/requerimento_n_05_2026_vereador_raimundo_cleudo_feitosa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/21/requerimento_n_06_2026_vereador_raimundo_cleudo_feitosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/29/requerimento_n_07_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_n_08_2026_vereador_joao_garcez_filho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/15/requerimento_n_09_2026_vereador_paulo_henrique_farias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/16/requerimento_n_10_2026_vereador_paulo_henrique_farias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_n_11_2026_vereador_candido_de_madureira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_n_12_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/24/requerimento_n_13_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_n_14_2026_vereadora_elizabeth_matias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/37/requerimento_n_15_2026_vereador_joao_garcez.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/38/requerimento_n_16_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_n_17_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/41/requerimento_n_18_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_no_19_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/43/requerimento_n_20_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/44/requerimento_n_21_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_n_22_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_n_23_2026_vereadora_natalia_silva.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/47/req_24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/48/requerimento_n_25_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_n_26_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/50/requerimento_n_27_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_n_28_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/56/requerimento_n_29_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/57/requerimento_n_30_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/59/requerimento_n_31_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/60/requerimento_n_32_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_n_33_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_n_34_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/63/req35.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_n_36_2026_vereador_jairo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_37_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/71/requerimento_n_38_026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_n_39_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/22/indicacao_n_01_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao_n_02_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/30/indicacao_n_03_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_n_04_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_n_05_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_n_06_2026_vereador_alberto_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/86/indicacao_07_2026_vereador_alex.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_08_2026_vereador_joao_garcez_filho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_09_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao__10_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/26/projeto_de_decreto_legislativo_n_01_2026_vereadora_maria_ivonete_barros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_decreto_legislativo_n_02_2026_vereadora_elizabeth.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_n_03_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/100/projeto_de_decreto_legislativo_19_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_n_1698_2025_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/126/pl1699.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_1702_2026_autoria_vereador_joao_garcez_filho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_n_1705_2025_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/65/projeto_de_lei_1725_2026_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/67/projeto_de_lei_n_1726_2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/94/projeto_de_lei_n_1729_2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/101/projeto_de_lei_n_1734_2026__comissoes_de_legislacao_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/102/projeto_de_lei_n_1735_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/116/projeto_de_lei_n1736_2026_altera_para_colegio_militar_02_de_julho__lxxii_-_uef_nohemia_almeida.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/17/requerimento_n_01_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/18/requerimento_n_02_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_n_03_2026_vereador_gustavo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/23/requerimento_n_04_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/20/requerimento_n_05_2026_vereador_raimundo_cleudo_feitosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/21/requerimento_n_06_2026_vereador_raimundo_cleudo_feitosa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/29/requerimento_n_07_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/11/requerimento_n_08_2026_vereador_joao_garcez_filho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/15/requerimento_n_09_2026_vereador_paulo_henrique_farias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/16/requerimento_n_10_2026_vereador_paulo_henrique_farias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/28/requerimento_n_11_2026_vereador_candido_de_madureira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/33/requerimento_n_12_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/24/requerimento_n_13_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_n_14_2026_vereadora_elizabeth_matias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/37/requerimento_n_15_2026_vereador_joao_garcez.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/38/requerimento_n_16_2026_vereador_romario_alves.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/40/requerimento_n_17_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/41/requerimento_n_18_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/42/requerimento_no_19_2026_vereador_francisco_candido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/43/requerimento_n_20_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/44/requerimento_n_21_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/45/requerimento_n_22_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/46/requerimento_n_23_2026_vereadora_natalia_silva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/47/req_24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/48/requerimento_n_25_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/51/requerimento_n_26_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/50/requerimento_n_27_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_n_28_2026_vereadora_natalia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/56/requerimento_n_29_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/57/requerimento_n_30_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/59/requerimento_n_31_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/60/requerimento_n_32_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/61/requerimento_n_33_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/62/requerimento_n_34_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/63/req35.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_n_36_2026_vereador_jairo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/69/requerimento_37_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/71/requerimento_n_38_026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_n_39_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento__40_2026_vereador_manoel_serafim_reis.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/74/requerimento_n_41_2026_vereador_manoel_serafim_reis.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento__42_2026_vereador_manoel_serafim_reis.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/76/requerimento_n_43_2026_vereador_paulo_brandao_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/77/requerimento_n_44_2026_vereador_paulo_brandao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/79/requerimento_45_2026_vereador_gustavo_batata.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/80/requerimento_n_46_2026_vereador_gustavo_batata.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_n_47_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/83/requerimento_n_48_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_n_49_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/87/requerimento_n_50_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/88/requerimento_n_51_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/89/requerimento_n_52_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/90/requerimento_n_53_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/91/requerimento_n_54_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/92/requerimento_n_55_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/93/requerimento_n_56_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_n_57_2026_vereador_joao_garcez.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/103/requerimento_58_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/104/requerimento_59_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_60_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/106/requerimento_61_2026_vereador_fernando_siqueira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/108/requerimento_62_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/111/requerimento_63_2026_vereador_reginaldo_castro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/112/reqeurimento_64_2026_vereador_reginaldo_castro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/113/requerimento_65_2026_vereador_reginaldo_castro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_66_2026_vereador_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/117/requerimento_67_2026_vereadora_ivonete.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/118/requerimento_n_68_2026_vereador_paulo_brandao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/119/requerimento_n_69_2026_autor_paulo_brandao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/120/requerimento_n_70_2026_vereadora_patricia_teles.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/123/requerimento_n_71_2026_vereador_patricia_teles.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/121/requerimento_72_2026_vereadora_patricia_teles.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/122/requerimento_n_73_2026_vereadora_patricia_teles.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/124/requerimento_n_74_2026_vereador_gustavo_carvalho__batata.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/125/requerimento_m_75_2026_vereador_gustavo_carvalho_batata.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_n_77_2026_vereadora_maria_ivonete.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/131/requerimento_no_78_2026_vereadora_maria_ivonete.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/132/requerimento_n_79_2026_vereadora_elizabeth.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/133/requerimento_n_80_2026_vereador_joao_garcez_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/127/requerimento_n_81_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/134/requerimento_n_82_2026_vereadora_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/135/requerimento_n_83_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/136/requerimento_n_84_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/137/requerimento_n_85_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/138/requerimento_n_86_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/139/requerimento_n_87_2026_vereador_manoel_serafim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/140/requerimento_n_88_2026_vereador_gustavo_batata.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/141/requerimento_n_89_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/142/requerimento_n_90_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/159/requerimento_n_91_2026_vereador_serafim.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/149/requerimento_n_92_2026_vereadora_patricia_teles.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_n_93_2026_vereador_romario.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/152/requerimento_n_94_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/153/requerimento_n_95_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/154/requerimento_n_96_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/155/requerimento_n_97_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_n_98_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_n_99_2026_vereador_jairo_lira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_n_100_2026_vereador_romario.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_101_2026_vereador_candido.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bacabal.ma.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n_102_2026_vereador_candido.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1302,1782 +2042,3706 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>46</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>60</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>83</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>46</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F27" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F28" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>61</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E32" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E33" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F33" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>61</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F35" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F36" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>65</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>55</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>61</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F40" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E41" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F42" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>166</v>
+        <v>61</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E43" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F43" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>61</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E44" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F44" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>61</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>180</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>61</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="E46" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>61</v>
       </c>
       <c r="H46" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E47" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F48" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>186</v>
+        <v>77</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="D49" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E49" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F49" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E50" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F50" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D51" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E51" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F51" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D52" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E52" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F52" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H52" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
       <c r="D53" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E53" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F53" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="H53" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>201</v>
+        <v>59</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="D54" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E54" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F54" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="H54" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D55" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E55" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F55" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D56" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E56" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F56" t="s">
-        <v>57</v>
+        <v>211</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="H56" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>59</v>
       </c>
       <c r="D57" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E57" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F57" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="H57" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="D58" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E58" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F58" t="s">
-        <v>57</v>
+        <v>221</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="D59" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E59" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F59" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="H59" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="D60" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E60" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="H60" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>210</v>
       </c>
       <c r="D61" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E61" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="H61" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>214</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E62" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F62" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H62" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="D63" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E63" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F63" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="H63" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>72</v>
+        <v>191</v>
       </c>
       <c r="D64" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E64" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F64" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H64" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>165</v>
+        <v>77</v>
       </c>
       <c r="D65" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F65" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="D66" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E66" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F66" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="H66" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="D67" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E67" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F67" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>53</v>
+        <v>249</v>
       </c>
       <c r="H67" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>174</v>
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E68" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F68" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>53</v>
+        <v>252</v>
       </c>
       <c r="H68" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="D69" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E69" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="H69" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="D70" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E70" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F70" t="s">
-        <v>110</v>
+        <v>211</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>53</v>
+        <v>258</v>
       </c>
       <c r="H70" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E71" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F71" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>53</v>
+        <v>261</v>
       </c>
       <c r="H71" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>63</v>
       </c>
       <c r="D72" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E72" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>53</v>
+        <v>264</v>
       </c>
       <c r="H72" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="D73" t="s">
+        <v>186</v>
+      </c>
+      <c r="E73" t="s">
+        <v>187</v>
+      </c>
+      <c r="F73" t="s">
+        <v>31</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H73" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>269</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" t="s">
+        <v>186</v>
+      </c>
+      <c r="E74" t="s">
+        <v>187</v>
+      </c>
+      <c r="F74" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H74" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>272</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>205</v>
+      </c>
+      <c r="D75" t="s">
+        <v>186</v>
+      </c>
+      <c r="E75" t="s">
+        <v>187</v>
+      </c>
+      <c r="F75" t="s">
+        <v>55</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H75" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>275</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" t="s">
+        <v>186</v>
+      </c>
+      <c r="E76" t="s">
+        <v>187</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H76" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>278</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>102</v>
+      </c>
+      <c r="D77" t="s">
+        <v>186</v>
+      </c>
+      <c r="E77" t="s">
+        <v>187</v>
+      </c>
+      <c r="F77" t="s">
+        <v>55</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H77" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>281</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>105</v>
+      </c>
+      <c r="D78" t="s">
+        <v>186</v>
+      </c>
+      <c r="E78" t="s">
+        <v>187</v>
+      </c>
+      <c r="F78" t="s">
+        <v>55</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H78" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>284</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>220</v>
+      </c>
+      <c r="D79" t="s">
+        <v>186</v>
+      </c>
+      <c r="E79" t="s">
+        <v>187</v>
+      </c>
+      <c r="F79" t="s">
+        <v>55</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H79" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>287</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>108</v>
       </c>
-      <c r="E73" t="s">
-[...2 lines deleted...]
-      <c r="F73" t="s">
+      <c r="D80" t="s">
+        <v>186</v>
+      </c>
+      <c r="E80" t="s">
+        <v>187</v>
+      </c>
+      <c r="F80" t="s">
+        <v>55</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H80" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>290</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>114</v>
+      </c>
+      <c r="D81" t="s">
+        <v>186</v>
+      </c>
+      <c r="E81" t="s">
+        <v>187</v>
+      </c>
+      <c r="F81" t="s">
         <v>18</v>
       </c>
-      <c r="G73" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H73" t="s">
+      <c r="G81" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H81" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>293</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>227</v>
+      </c>
+      <c r="D82" t="s">
+        <v>186</v>
+      </c>
+      <c r="E82" t="s">
+        <v>187</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H82" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>296</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>230</v>
+      </c>
+      <c r="D83" t="s">
+        <v>186</v>
+      </c>
+      <c r="E83" t="s">
+        <v>187</v>
+      </c>
+      <c r="F83" t="s">
+        <v>55</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H83" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>299</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>233</v>
+      </c>
+      <c r="D84" t="s">
+        <v>186</v>
+      </c>
+      <c r="E84" t="s">
+        <v>187</v>
+      </c>
+      <c r="F84" t="s">
+        <v>60</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H84" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>302</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>117</v>
+      </c>
+      <c r="D85" t="s">
+        <v>186</v>
+      </c>
+      <c r="E85" t="s">
+        <v>187</v>
+      </c>
+      <c r="F85" t="s">
+        <v>60</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H85" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>305</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>236</v>
+      </c>
+      <c r="D86" t="s">
+        <v>186</v>
+      </c>
+      <c r="E86" t="s">
+        <v>187</v>
+      </c>
+      <c r="F86" t="s">
+        <v>60</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H86" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>308</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>239</v>
+      </c>
+      <c r="D87" t="s">
+        <v>186</v>
+      </c>
+      <c r="E87" t="s">
+        <v>187</v>
+      </c>
+      <c r="F87" t="s">
+        <v>60</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H87" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>311</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>242</v>
+      </c>
+      <c r="D88" t="s">
+        <v>186</v>
+      </c>
+      <c r="E88" t="s">
+        <v>187</v>
+      </c>
+      <c r="F88" t="s">
+        <v>60</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H88" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>314</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>245</v>
+      </c>
+      <c r="D89" t="s">
+        <v>186</v>
+      </c>
+      <c r="E89" t="s">
+        <v>187</v>
+      </c>
+      <c r="F89" t="s">
+        <v>211</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H89" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>317</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>248</v>
+      </c>
+      <c r="D90" t="s">
+        <v>186</v>
+      </c>
+      <c r="E90" t="s">
+        <v>187</v>
+      </c>
+      <c r="F90" t="s">
+        <v>211</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H90" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>320</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>251</v>
+      </c>
+      <c r="D91" t="s">
+        <v>186</v>
+      </c>
+      <c r="E91" t="s">
+        <v>187</v>
+      </c>
+      <c r="F91" t="s">
+        <v>188</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H91" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>323</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>254</v>
+      </c>
+      <c r="D92" t="s">
+        <v>186</v>
+      </c>
+      <c r="E92" t="s">
+        <v>187</v>
+      </c>
+      <c r="F92" t="s">
+        <v>188</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H92" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>326</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>257</v>
+      </c>
+      <c r="D93" t="s">
+        <v>186</v>
+      </c>
+      <c r="E93" t="s">
+        <v>187</v>
+      </c>
+      <c r="F93" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H93" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>329</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>260</v>
+      </c>
+      <c r="D94" t="s">
+        <v>186</v>
+      </c>
+      <c r="E94" t="s">
+        <v>187</v>
+      </c>
+      <c r="F94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H94" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>332</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" t="s">
+        <v>186</v>
+      </c>
+      <c r="E95" t="s">
+        <v>187</v>
+      </c>
+      <c r="F95" t="s">
+        <v>55</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H95" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>335</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>266</v>
+      </c>
+      <c r="D96" t="s">
+        <v>186</v>
+      </c>
+      <c r="E96" t="s">
+        <v>187</v>
+      </c>
+      <c r="F96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H96" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>338</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>263</v>
+      </c>
+      <c r="D97" t="s">
+        <v>186</v>
+      </c>
+      <c r="E97" t="s">
+        <v>187</v>
+      </c>
+      <c r="F97" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H97" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>341</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>269</v>
+      </c>
+      <c r="D98" t="s">
+        <v>186</v>
+      </c>
+      <c r="E98" t="s">
+        <v>187</v>
+      </c>
+      <c r="F98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H98" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>344</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>120</v>
+      </c>
+      <c r="D99" t="s">
+        <v>186</v>
+      </c>
+      <c r="E99" t="s">
+        <v>187</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H99" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>347</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>123</v>
+      </c>
+      <c r="D100" t="s">
+        <v>186</v>
+      </c>
+      <c r="E100" t="s">
+        <v>187</v>
+      </c>
+      <c r="F100" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H100" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>350</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>126</v>
+      </c>
+      <c r="D101" t="s">
+        <v>186</v>
+      </c>
+      <c r="E101" t="s">
+        <v>187</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H101" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>353</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>272</v>
+      </c>
+      <c r="D102" t="s">
+        <v>186</v>
+      </c>
+      <c r="E102" t="s">
+        <v>187</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H102" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>356</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>275</v>
+      </c>
+      <c r="D103" t="s">
+        <v>186</v>
+      </c>
+      <c r="E103" t="s">
+        <v>187</v>
+      </c>
+      <c r="F103" t="s">
+        <v>46</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H103" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>359</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>69</v>
+      </c>
+      <c r="D104" t="s">
+        <v>186</v>
+      </c>
+      <c r="E104" t="s">
+        <v>187</v>
+      </c>
+      <c r="F104" t="s">
+        <v>221</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H104" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>362</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>278</v>
+      </c>
+      <c r="D105" t="s">
+        <v>186</v>
+      </c>
+      <c r="E105" t="s">
+        <v>187</v>
+      </c>
+      <c r="F105" t="s">
+        <v>221</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H105" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>365</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>281</v>
+      </c>
+      <c r="D106" t="s">
+        <v>186</v>
+      </c>
+      <c r="E106" t="s">
+        <v>187</v>
+      </c>
+      <c r="F106" t="s">
+        <v>221</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>368</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>284</v>
+      </c>
+      <c r="D107" t="s">
+        <v>186</v>
+      </c>
+      <c r="E107" t="s">
+        <v>187</v>
+      </c>
+      <c r="F107" t="s">
+        <v>221</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H107" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>371</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>287</v>
+      </c>
+      <c r="D108" t="s">
+        <v>186</v>
+      </c>
+      <c r="E108" t="s">
+        <v>187</v>
+      </c>
+      <c r="F108" t="s">
+        <v>55</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H108" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>374</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>290</v>
+      </c>
+      <c r="D109" t="s">
+        <v>186</v>
+      </c>
+      <c r="E109" t="s">
+        <v>187</v>
+      </c>
+      <c r="F109" t="s">
+        <v>375</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H109" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>378</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>293</v>
+      </c>
+      <c r="D110" t="s">
+        <v>186</v>
+      </c>
+      <c r="E110" t="s">
+        <v>187</v>
+      </c>
+      <c r="F110" t="s">
+        <v>375</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H110" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>381</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>129</v>
+      </c>
+      <c r="D111" t="s">
+        <v>186</v>
+      </c>
+      <c r="E111" t="s">
+        <v>187</v>
+      </c>
+      <c r="F111" t="s">
+        <v>375</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H111" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>384</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>138</v>
+      </c>
+      <c r="D112" t="s">
+        <v>186</v>
+      </c>
+      <c r="E112" t="s">
+        <v>187</v>
+      </c>
+      <c r="F112" t="s">
+        <v>36</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H112" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>387</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>134</v>
+      </c>
+      <c r="D113" t="s">
+        <v>186</v>
+      </c>
+      <c r="E113" t="s">
+        <v>187</v>
+      </c>
+      <c r="F113" t="s">
+        <v>66</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H113" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>390</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>391</v>
+      </c>
+      <c r="D114" t="s">
+        <v>186</v>
+      </c>
+      <c r="E114" t="s">
+        <v>187</v>
+      </c>
+      <c r="F114" t="s">
+        <v>211</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H114" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>394</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>296</v>
+      </c>
+      <c r="D115" t="s">
+        <v>186</v>
+      </c>
+      <c r="E115" t="s">
+        <v>187</v>
+      </c>
+      <c r="F115" t="s">
+        <v>211</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H115" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>397</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>142</v>
+      </c>
+      <c r="D116" t="s">
+        <v>186</v>
+      </c>
+      <c r="E116" t="s">
+        <v>187</v>
+      </c>
+      <c r="F116" t="s">
+        <v>88</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H116" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>400</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>299</v>
+      </c>
+      <c r="D117" t="s">
+        <v>186</v>
+      </c>
+      <c r="E117" t="s">
+        <v>187</v>
+      </c>
+      <c r="F117" t="s">
+        <v>88</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H117" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>403</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>302</v>
+      </c>
+      <c r="D118" t="s">
+        <v>186</v>
+      </c>
+      <c r="E118" t="s">
+        <v>187</v>
+      </c>
+      <c r="F118" t="s">
+        <v>88</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H118" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>406</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>305</v>
+      </c>
+      <c r="D119" t="s">
+        <v>186</v>
+      </c>
+      <c r="E119" t="s">
+        <v>187</v>
+      </c>
+      <c r="F119" t="s">
+        <v>88</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H119" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>409</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>308</v>
+      </c>
+      <c r="D120" t="s">
+        <v>186</v>
+      </c>
+      <c r="E120" t="s">
+        <v>187</v>
+      </c>
+      <c r="F120" t="s">
+        <v>188</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H120" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>412</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>311</v>
+      </c>
+      <c r="D121" t="s">
+        <v>186</v>
+      </c>
+      <c r="E121" t="s">
+        <v>187</v>
+      </c>
+      <c r="F121" t="s">
+        <v>188</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H121" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>415</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>317</v>
+      </c>
+      <c r="D122" t="s">
+        <v>186</v>
+      </c>
+      <c r="E122" t="s">
+        <v>187</v>
+      </c>
+      <c r="F122" t="s">
+        <v>66</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H122" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>418</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>149</v>
+      </c>
+      <c r="D123" t="s">
+        <v>186</v>
+      </c>
+      <c r="E123" t="s">
+        <v>187</v>
+      </c>
+      <c r="F123" t="s">
+        <v>66</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H123" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>421</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>320</v>
+      </c>
+      <c r="D124" t="s">
+        <v>186</v>
+      </c>
+      <c r="E124" t="s">
+        <v>187</v>
+      </c>
+      <c r="F124" t="s">
+        <v>70</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H124" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>424</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>323</v>
+      </c>
+      <c r="D125" t="s">
+        <v>186</v>
+      </c>
+      <c r="E125" t="s">
+        <v>187</v>
+      </c>
+      <c r="F125" t="s">
+        <v>46</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H125" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>427</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>152</v>
+      </c>
+      <c r="D126" t="s">
+        <v>186</v>
+      </c>
+      <c r="E126" t="s">
+        <v>187</v>
+      </c>
+      <c r="F126" t="s">
+        <v>55</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H126" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>430</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>326</v>
+      </c>
+      <c r="D127" t="s">
+        <v>186</v>
+      </c>
+      <c r="E127" t="s">
+        <v>187</v>
+      </c>
+      <c r="F127" t="s">
+        <v>188</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H127" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>433</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>329</v>
+      </c>
+      <c r="D128" t="s">
+        <v>186</v>
+      </c>
+      <c r="E128" t="s">
+        <v>187</v>
+      </c>
+      <c r="F128" t="s">
+        <v>55</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H128" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>436</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>332</v>
+      </c>
+      <c r="D129" t="s">
+        <v>186</v>
+      </c>
+      <c r="E129" t="s">
+        <v>187</v>
+      </c>
+      <c r="F129" t="s">
+        <v>60</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H129" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>439</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>34</v>
+      </c>
+      <c r="D130" t="s">
+        <v>186</v>
+      </c>
+      <c r="E130" t="s">
+        <v>187</v>
+      </c>
+      <c r="F130" t="s">
+        <v>60</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H130" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>442</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>39</v>
+      </c>
+      <c r="D131" t="s">
+        <v>186</v>
+      </c>
+      <c r="E131" t="s">
+        <v>187</v>
+      </c>
+      <c r="F131" t="s">
+        <v>60</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H131" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>445</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>335</v>
+      </c>
+      <c r="D132" t="s">
+        <v>186</v>
+      </c>
+      <c r="E132" t="s">
+        <v>187</v>
+      </c>
+      <c r="F132" t="s">
+        <v>60</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H132" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>448</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>338</v>
+      </c>
+      <c r="D133" t="s">
+        <v>186</v>
+      </c>
+      <c r="E133" t="s">
+        <v>187</v>
+      </c>
+      <c r="F133" t="s">
+        <v>188</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H133" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>451</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>341</v>
+      </c>
+      <c r="D134" t="s">
+        <v>186</v>
+      </c>
+      <c r="E134" t="s">
+        <v>187</v>
+      </c>
+      <c r="F134" t="s">
+        <v>55</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H134" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>454</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>344</v>
+      </c>
+      <c r="D135" t="s">
+        <v>186</v>
+      </c>
+      <c r="E135" t="s">
+        <v>187</v>
+      </c>
+      <c r="F135" t="s">
+        <v>55</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H135" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>457</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>347</v>
+      </c>
+      <c r="D136" t="s">
+        <v>186</v>
+      </c>
+      <c r="E136" t="s">
+        <v>187</v>
+      </c>
+      <c r="F136" t="s">
+        <v>60</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H136" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>460</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>350</v>
+      </c>
+      <c r="D137" t="s">
+        <v>186</v>
+      </c>
+      <c r="E137" t="s">
+        <v>187</v>
+      </c>
+      <c r="F137" t="s">
+        <v>88</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H137" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>463</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>353</v>
+      </c>
+      <c r="D138" t="s">
+        <v>186</v>
+      </c>
+      <c r="E138" t="s">
+        <v>187</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H138" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>466</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>145</v>
+      </c>
+      <c r="D139" t="s">
+        <v>186</v>
+      </c>
+      <c r="E139" t="s">
+        <v>187</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H139" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>469</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>356</v>
+      </c>
+      <c r="D140" t="s">
+        <v>186</v>
+      </c>
+      <c r="E140" t="s">
+        <v>187</v>
+      </c>
+      <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H140" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>472</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>73</v>
+      </c>
+      <c r="D141" t="s">
+        <v>186</v>
+      </c>
+      <c r="E141" t="s">
+        <v>187</v>
+      </c>
+      <c r="F141" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H141" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>475</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>155</v>
+      </c>
+      <c r="D142" t="s">
+        <v>186</v>
+      </c>
+      <c r="E142" t="s">
+        <v>187</v>
+      </c>
+      <c r="F142" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H142" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>478</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>80</v>
+      </c>
+      <c r="D143" t="s">
+        <v>186</v>
+      </c>
+      <c r="E143" t="s">
+        <v>187</v>
+      </c>
+      <c r="F143" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H143" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>481</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>91</v>
+      </c>
+      <c r="D144" t="s">
+        <v>186</v>
+      </c>
+      <c r="E144" t="s">
+        <v>187</v>
+      </c>
+      <c r="F144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H144" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>484</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>76</v>
+      </c>
+      <c r="D145" t="s">
+        <v>186</v>
+      </c>
+      <c r="E145" t="s">
+        <v>187</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H145" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>487</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>158</v>
+      </c>
+      <c r="D146" t="s">
+        <v>186</v>
+      </c>
+      <c r="E146" t="s">
+        <v>187</v>
+      </c>
+      <c r="F146" t="s">
+        <v>55</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H146" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>490</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D147" t="s">
+        <v>186</v>
+      </c>
+      <c r="E147" t="s">
+        <v>187</v>
+      </c>
+      <c r="F147" t="s">
+        <v>55</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H147" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3110,50 +5774,124 @@
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>